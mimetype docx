--- v0 (2026-03-13)
+++ v1 (2026-04-27)
@@ -1,5668 +1,9309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...22 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/bmp" Extension="bmp"/>
+  <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="400"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
         <w:jc w:val="center"/>
-        <w:spacing w:after="120"/>
-[...7 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">EXPEDIENTE DE CONTRATACIÓN DIRECTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
         <w:jc w:val="center"/>
-        <w:spacing w:after="400"/>
-[...20 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base de datos jurídico-administrativa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="eab308"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDILIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
         <w:jc w:val="center"/>
-        <w:spacing w:after="600"/>
-[...220 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:i w:val="1"/>
-[...27 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Al amparo de la Disposición Adicional Novena de la</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
         <w:jc w:val="center"/>
-        <w:spacing w:after="120"/>
-[...3 lines deleted...]
-          <w:color w:val="1B2A4A"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="320"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:b w:val="1"/>
-[...6 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve">Ayuntamiento / Entidad Local de {{NOMBRE_MUNICIPIO}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
         <w:jc w:val="center"/>
-        <w:spacing w:after="120"/>
-[...2 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha: {{FECHA}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="480"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="eab308" w:sz="3"/>
+        </w:pBdr>
+        <w:spacing w:before="80"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="aaaaaa"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento generado por ayto.app · https://edilia.ayto.app</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="eab308" w:sz="8"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NOTA PREVIA — ÓRGANO COMPETENTE (LEER ANTES DE TRAMITAR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Antes de iniciar la tramitación, determine qué órgano tiene competencia para adjudicar. Existen tres opciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="22c55e" w:sz="4"/>
+          <w:bottom w:val="none" w:color="f0fdf4" w:sz="0"/>
+          <w:left w:val="single" w:color="22c55e" w:sz="16"/>
+          <w:right w:val="single" w:color="22c55e" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="f0fdf4" w:val="clear"/>
+        <w:spacing w:before="100" w:after="0"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="14532d"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:i w:val="1"/>
-[...7 lines deleted...]
-        <w:spacing w:after="200"/>
+        </w:rPr>
+        <w:t xml:space="preserve">✓  OPCIÓN A · ALCALDÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pBdr>
-          <w:bottom w:val="single" w:sz="6" w:color="CCCCCC"/>
+          <w:top w:val="none" w:color="f0fdf4" w:sz="0"/>
+          <w:bottom w:val="none" w:color="f0fdf4" w:sz="0"/>
+          <w:left w:val="single" w:color="22c55e" w:sz="16"/>
+          <w:right w:val="single" w:color="22c55e" w:sz="4"/>
         </w:pBdr>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:rPr/>
+        <w:shd w:fill="f0fdf4" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuándo: municipios de régimen común (la gran mayoría). No requiere resolución de delegación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="f0fdf4" w:sz="0"/>
+          <w:bottom w:val="none" w:color="f0fdf4" w:sz="0"/>
+          <w:left w:val="single" w:color="22c55e" w:sz="16"/>
+          <w:right w:val="single" w:color="22c55e" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="f0fdf4" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base legal: art. 21.1.s) LBRL — competencia para contratar si el importe no supera el 10%</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="f0fdf4" w:sz="0"/>
+          <w:bottom w:val="none" w:color="f0fdf4" w:sz="0"/>
+          <w:left w:val="single" w:color="22c55e" w:sz="16"/>
+          <w:right w:val="single" w:color="22c55e" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="f0fdf4" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de los recursos ordinarios del presupuesto ni 6 millones de euros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="f0fdf4" w:sz="0"/>
+          <w:bottom w:val="single" w:color="22c55e" w:sz="4"/>
+          <w:left w:val="single" w:color="22c55e" w:sz="16"/>
+          <w:right w:val="single" w:color="22c55e" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="f0fdf4" w:val="clear"/>
+        <w:spacing w:before="0" w:after="180"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento a usar: Documento 3-A (Resolución de Alcaldía).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="3b82f6" w:sz="4"/>
+          <w:bottom w:val="none" w:color="eff6ff" w:sz="0"/>
+          <w:left w:val="single" w:color="3b82f6" w:sz="16"/>
+          <w:right w:val="single" w:color="3b82f6" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="eff6ff" w:val="clear"/>
+        <w:spacing w:before="100" w:after="0"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1e3a5f"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">●  OPCIÓN B · PRESIDENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="eff6ff" w:sz="0"/>
+          <w:bottom w:val="none" w:color="eff6ff" w:sz="0"/>
+          <w:left w:val="single" w:color="3b82f6" w:sz="16"/>
+          <w:right w:val="single" w:color="3b82f6" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="eff6ff" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuándo: la entidad contratante es una Diputación Provincial, Mancomunidad o Consorcio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="eff6ff" w:sz="0"/>
+          <w:bottom w:val="none" w:color="eff6ff" w:sz="0"/>
+          <w:left w:val="single" w:color="3b82f6" w:sz="16"/>
+          <w:right w:val="single" w:color="3b82f6" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="eff6ff" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base legal: art. 34.1.l) LBRL para Diputaciones; estatutos propios para el resto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="eff6ff" w:sz="0"/>
+          <w:bottom w:val="single" w:color="3b82f6" w:sz="4"/>
+          <w:left w:val="single" w:color="3b82f6" w:sz="16"/>
+          <w:right w:val="single" w:color="3b82f6" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="eff6ff" w:val="clear"/>
+        <w:spacing w:before="0" w:after="180"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento a usar: Documento 3-B (Resolución de Presidencia).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="f97316" w:sz="4"/>
+          <w:bottom w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:left w:val="single" w:color="f97316" w:sz="16"/>
+          <w:right w:val="single" w:color="f97316" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff7ed" w:val="clear"/>
+        <w:spacing w:before="100" w:after="0"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7c2d12"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">◆  OPCIÓN C · JUNTA DE GOBIERNO LOCAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:left w:val="single" w:color="f97316" w:sz="16"/>
+          <w:right w:val="single" w:color="f97316" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff7ed" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo en dos supuestos concretos — en caso de duda, usar siempre la Opción A:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:left w:val="single" w:color="f97316" w:sz="16"/>
+          <w:right w:val="single" w:color="f97316" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff7ed" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C1 — Gran población (art. 121 LBRL): capitales de provincia + municipios &gt; 250.000 hab.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:left w:val="single" w:color="f97316" w:sz="16"/>
+          <w:right w:val="single" w:color="f97316" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff7ed" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      La JGL tiene competencia propia por art. 127.1.b) LBRL. No hace falta delegación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:left w:val="single" w:color="f97316" w:sz="16"/>
+          <w:right w:val="single" w:color="f97316" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff7ed" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C2 — Delegación expresa del Alcalde/sa en la JGL (art. 21.3 LBRL).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:left w:val="single" w:color="f97316" w:sz="16"/>
+          <w:right w:val="single" w:color="f97316" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff7ed" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      OBLIGATORIO: adjuntar resolución de delegación vigente al expediente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:left w:val="single" w:color="f97316" w:sz="16"/>
+          <w:right w:val="single" w:color="f97316" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff7ed" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Ejemplo real: Ayto. Cullera usó C2 — Resolución Alcaldía nº 2553 de 28/06/2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff7ed" w:sz="0"/>
+          <w:bottom w:val="single" w:color="f97316" w:sz="4"/>
+          <w:left w:val="single" w:color="f97316" w:sz="16"/>
+          <w:right w:val="single" w:color="f97316" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff7ed" w:val="clear"/>
+        <w:spacing w:before="0" w:after="180"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento a usar: Documento 3-C (Acuerdo de JGL). Indicar base legal C1 o C2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="3b82f6" w:sz="4"/>
+          <w:bottom w:val="none" w:color="e8f4fd" w:sz="0"/>
+          <w:left w:val="single" w:color="3b82f6" w:sz="16"/>
+          <w:right w:val="single" w:color="3b82f6" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="e8f4fd" w:val="clear"/>
+        <w:spacing w:before="100" w:after="0"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1e3a5f"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ℹ  Regla práctica</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="e8f4fd" w:sz="0"/>
+          <w:bottom w:val="none" w:color="e8f4fd" w:sz="0"/>
+          <w:left w:val="single" w:color="3b82f6" w:sz="16"/>
+          <w:right w:val="single" w:color="3b82f6" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="e8f4fd" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si tiene dudas → use siempre la Opción A (Alcaldía). Es la competencia originaria: siempre válida.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="e8f4fd" w:sz="0"/>
+          <w:bottom w:val="single" w:color="3b82f6" w:sz="4"/>
+          <w:left w:val="single" w:color="3b82f6" w:sz="16"/>
+          <w:right w:val="single" w:color="3b82f6" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="e8f4fd" w:val="clear"/>
+        <w:spacing w:before="0" w:after="180"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Solo use JGL si dispone de la resolución de delegación en mano o si su municipio es de gran población.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="eab308" w:sz="8"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CHECKLIST DE TRAMITACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marque cada paso antes de proceder a la adjudicación:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determinar el órgano competente según la Nota Previa y seleccionar el Documento 3 correcto (3-A, 3-B o 3-C)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento 1 — Informe de necesidad e idoneidad firmado por el/la responsable del servicio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento 2 — Certificación de existencia de crédito firmada por Interventor/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento 3 — Resolución/Acuerdo del órgano competente (3-A Alcaldía / 3-B Presidencia / 3-C JGL)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si se usa Opción C2 (JGL delegada): adjuntar resolución de delegación vigente al expediente</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Documento 4 — Contrato de Encargado del Tratamiento RGPD firmado por ambas partes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publicar en Perfil del Contratante si el importe supera 5.000 € IVA excluido (art. 63.4 LCSP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notificar a LM Tech S.L. y activar el servicio en https://edilia.ayto.app</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— DOCUMENTO 1 —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="eab308" w:sz="8"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INFORME DE NECESIDAD E IDONEIDAD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 118.1 LCSP · Habilitación especial: DA 9.ª LCSP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Datos identificativos</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
-      <w:tblGrid>
-[...2 lines deleted...]
-      </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...6 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:type="dxa" w:w="9000"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="1" w:color="CCCCCC"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="1" w:color="CCCCCC"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3200"/>
+        <w:gridCol w:w="5800"/>
+      </w:tblGrid>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Ayuntamiento de {{MUNICIPIO}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:left w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:bottom w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:right w:val="single" w:color="1a3a5c" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="1a3a5c" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Campo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:left w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:bottom w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:right w:val="single" w:color="1a3a5c" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="1a3a5c" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datos del expediente</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">{{CIF_MUNICIPIO}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entidad contratante:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ayuntamiento/Entidad de {{NOMBRE_MUNICIPIO}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Alcaldía</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIF:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{CIF_MUNICIPIO}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Contrato privado (art. 25.1.a.2.º LCSP)</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Órgano de contratación:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{ÓRGANO_COMPETENTE}} (Opciones A/B/C — ver Nota Previa)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Contratación directa — DA 9.ª LCSP</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tipo de contrato:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrato privado — art. 25.1.a.2.º LCSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Contrato menor (art. 118 LCSP)</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedimiento:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contratación directa — DA 9.ª LCSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Suscripción a base de datos jurídico-administrativa Edilia</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tramitación:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrato menor — art. 118 LCSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...14 lines deleted...]
-                <w:bCs w:val="1"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Objeto:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suscripción a base de datos jurídico-administrativa Edilia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Proveedor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6800" w:type="dxa"/>
-[...10 lines deleted...]
-              <w:t>LM Tech S.L. — CIF {{NIF_LM_TECH}}</w:t>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM Tech S.L. — CIF B-XXXXXXXXX</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...59 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Objeto del contrato</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El objeto del presente contrato es la suscripción al servicio Edilia, base de datos jurídico-administrativa especializada en el ámbito de la Administración Local, desarrollada y mantenida por LM Tech S.L., accesible a través de https://edilia.ayto.app. El servicio incluye:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acceso a más de 670.000 fragmentos normativos indexados con actualización continua.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Motor de búsqueda semántica con inteligencia artificial para consultas en lenguaje natural.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generación asistida de documentos administrativos (informes, resoluciones, decretos, providencias).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base de conocimiento especializada en régimen local, contratación, urbanismo, haciendas y personal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Interfaz web segura con acceso mediante credenciales individuales y trazabilidad de consultas.</w:t>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cumplimiento íntegro del RGPD: servidores en España (UE), pseudoanonimización antes de cualquier proceso IA, sin transferencias a terceros países.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...19 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Justificación de la necesidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguridad jurídica:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La motivación adecuada de los actos administrativos es obligación legal (art. 35 LPAC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eficiencia administrativa:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reduce los tiempos de tramitación y minimiza el riesgo de error en la fundamentación jurídica.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:spacing w:after="120"/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actualización normativa:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> El seguimiento manual de toda la producción normativa local es materialmente imposible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Modernización administrativa: La incorporación de tecnologías de inteligencia artificial al servicio de la gestión pública contribuye al cumplimiento de los objetivos de transformación digital de las Administraciones Públicas.</w:t>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RGPD y seguridad:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A diferencia de soluciones generalistas (ChatGPT, Copilot), Edilia procesa los datos íntegramente en la UE sin riesgo de transferencias internacionales de datos personales de ciudadanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">Soporte especializado: Equipo de soporte con conocimiento específico del ámbito jurídico-administrativo local.</w:t>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Fundamento jurídico</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) DA 9.ª LCSP: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las suscripciones a bases de datos especializadas pueden tramitarse conforme a las normas de contratos menores cualquiera que sea su cuantía, siempre que no sean SARA (umbral 2024: 221.000 €).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) Art. 25.1.a.2.º LCSP: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los contratos de suscripción a bases de datos son contratos privados de la Administración; sus efectos y extinción se rigen por el derecho privado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) Art. 118 LCSP: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tramitación simplificada. La DA 9.ª habilita la misma para bases de datos aunque se supere el umbral de 15.000 € (si no es SARA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...80 lines deleted...]
-    <w:p/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Condiciones económicas</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
-      <w:tblGrid>
-[...4 lines deleted...]
-      </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...6 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:type="dxa" w:w="9000"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="1" w:color="CCCCCC"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="1" w:color="CCCCCC"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1600"/>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="2100"/>
+        <w:gridCol w:w="1900"/>
+        <w:gridCol w:w="1400"/>
+      </w:tblGrid>
       <w:tr>
-        <w:trPr/>
-[...8 lines deleted...]
-            <w:pPr>
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:left w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:bottom w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:right w:val="single" w:color="1a3a5c" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="1a3a5c" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...16 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usuarios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:left w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:bottom w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:right w:val="single" w:color="1a3a5c" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="1a3a5c" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...16 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precio/mes (sin dto.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:left w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:bottom w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:right w:val="single" w:color="1a3a5c" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="1a3a5c" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...16 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Precio anual (con dto.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:left w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:bottom w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:right w:val="single" w:color="1a3a5c" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="1a3a5c" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="FFFFFF"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Precio anual</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ahorro anual</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:left w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:bottom w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:right w:val="single" w:color="1a3a5c" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="1a3a5c" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...8 lines deleted...]
-            <w:pPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f8fafc" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...20 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 usuario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f8fafc" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...18 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:strike/>
+                <w:color w:val="9ca3af"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">75 €/mes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f8fafc" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...18 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">765 €/año</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f8fafc" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">900 €</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">135 € (−15%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f8fafc" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...7 lines deleted...]
-            <w:pPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...19 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 usuarios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...17 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:strike/>
+                <w:color w:val="9ca3af"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 €/mes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...17 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.020 €/año</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">1.500 €</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 € (−15%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...8 lines deleted...]
-            <w:pPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="eab308" w:sz="1"/>
+              <w:left w:val="single" w:color="eab308" w:sz="1"/>
+              <w:bottom w:val="single" w:color="eab308" w:sz="1"/>
+              <w:right w:val="single" w:color="eab308" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="fffbeb" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...20 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 usuarios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="eab308" w:sz="1"/>
+              <w:left w:val="single" w:color="eab308" w:sz="1"/>
+              <w:bottom w:val="single" w:color="eab308" w:sz="1"/>
+              <w:right w:val="single" w:color="eab308" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="fffbeb" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...18 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:strike/>
+                <w:color w:val="9ca3af"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">225 €/mes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="eab308" w:sz="1"/>
+              <w:left w:val="single" w:color="eab308" w:sz="1"/>
+              <w:bottom w:val="single" w:color="eab308" w:sz="1"/>
+              <w:right w:val="single" w:color="eab308" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="fffbeb" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...18 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.295 €/año</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="eab308" w:sz="1"/>
+              <w:left w:val="single" w:color="eab308" w:sz="1"/>
+              <w:bottom w:val="single" w:color="eab308" w:sz="1"/>
+              <w:right w:val="single" w:color="eab308" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="fffbeb" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
               <w:jc w:val="center"/>
-              <w:spacing w:after="120"/>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">2.400 €</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">405 € (−15%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="eab308" w:sz="1"/>
+              <w:left w:val="single" w:color="eab308" w:sz="1"/>
+              <w:bottom w:val="single" w:color="eab308" w:sz="1"/>
+              <w:right w:val="single" w:color="eab308" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="fffbeb" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="92400e"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">★ Más popular</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 usuarios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:strike/>
+                <w:color w:val="9ca3af"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">400 €/mes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.080 €/año</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">720 € (−15%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="60"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="60"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="666666"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVA no incluido · Sin permanencia · Facturas oficiales para el ayuntamiento · El precio mensual sin descuento se aplica en facturación mensual; el precio anual incluye un 15% de descuento.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p/>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9000"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3200"/>
+        <w:gridCol w:w="5800"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plan seleccionado:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{PLAN_SELECCIONADO}} (1 / 2 / 5 / 10 usuarios)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Importe anual (IVA excluido):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{IMPORTE_ANUAL}} € (765 / 1.020 / 2.295 / 4.080 €)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVA (21%):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{IMPORTE_IVA}} €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Importe total (IVA incluido):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{IMPORTE_TOTAL}} €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aplicación presupuestaria:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{PARTIDA_PRESUPUESTARIA}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Duración:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un (1) año desde la fecha de adjudicación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Conclusión</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A la vista de lo expuesto, se emite INFORME FAVORABLE a la contratación del servicio Edilia al amparo de la Disposición Adicional Novena de la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En {{NOMBRE_MUNICIPIO}}, a {{FECHA}}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL/LA RESPONSABLE DEL SERVICIO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo.: {{RESPONSABLE_NOMBRE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{CARGO_RESPONSABLE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="888888"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:i w:val="1"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Condiciones económicas del presente expediente:</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">— DOCUMENTO 2 —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="eab308" w:sz="8"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CERTIFICACIÓN DE EXISTENCIA DE CRÉDITO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D./D.ª </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{INTERVENTOR_NOMBRE}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Interventor/a del Ayuntamiento/Entidad de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{NOMBRE_MUNICIPIO}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C E R T I F I C O:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que, examinado el Presupuesto General de la Corporación para el ejercicio {{AÑO_EJERCICIO}}, existe crédito adecuado y suficiente para atender la obligación económica derivada de la suscripción al servicio Edilia:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
-      <w:tblGrid>
-[...2 lines deleted...]
-      </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...6 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:type="dxa" w:w="9000"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="1" w:color="CCCCCC"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="1" w:color="CCCCCC"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3200"/>
+        <w:gridCol w:w="5800"/>
+      </w:tblGrid>
       <w:tr>
-        <w:trPr/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">{{PLAN_SELECCIONADO}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concepto:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Suscripción base de datos jurídico-administrativa Edilia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">{{IMPORTE_ANUAL}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aplicación presupuestaria:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{PARTIDA_PRESUPUESTARIA}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">{{IVA}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crédito disponible:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{CREDITO_DISPONIBLE}} €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">{{IMPORTE_TOTAL}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Importe de la retención RC:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{IMPORTE_TOTAL}} €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">{{APLICACION_PRESUPUESTARIA}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crédito resultante:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{CREDITO_RESULTANTE}} €</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...36 lines deleted...]
-              <w:t xml:space="preserve">{{DURACION}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">N.º operación RC:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5800"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{NUMERO_RC}}</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y para que conste y surta los efectos oportunos en el expediente de contratación de referencia, expido la presente certificación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En {{NOMBRE_MUNICIPIO}}, a {{FECHA}}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL/LA INTERVENTOR/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo.: {{INTERVENTOR_NOMBRE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="14532d"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— DOCUMENTO 3-A · OPCIÓN A —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="14532d"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar cuando la competencia corresponde a la Alcaldía (régimen común)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="eab308" w:sz="8"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESOLUCIÓN DE ALCALDÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjudicación: suscripción base de datos jurídico-administrativa Edilia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D./D.ª </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{ALCALDE_NOMBRE}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Alcalde/sa-Presidente/a del Ayuntamiento de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{NOMBRE_MUNICIPIO}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ({{PROVINCIA}}),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...8 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VISTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.º El informe de necesidad e idoneidad del/la responsable del servicio obrante en el expediente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.º La certificación de existencia de crédito adecuado y suficiente en la aplicación presupuestaria {{PARTIDA_PRESUPUESTARIA}}, por importe de {{IMPORTE_TOTAL}} € (IVA incluido).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.º Las condiciones generales del servicio ofertadas por LM Tech S.L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FUNDAMENTOS DE DERECHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primero.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Disposición Adicional Novena de la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público (LCSP), establece que la suscripción a bases de datos especializadas puede efectuarse, cualquiera que sea su cuantía, conforme a las normas de los contratos menores, siempre que no tenga el carácter de contrato sujeto a regulación armonizada (SARA). El umbral SARA para contratos de servicios es de 221.000 € (2024-2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo 25.1.a.2.º LCSP califica como contratos privados de la Administración las suscripciones a bases de datos, determinando que sus efectos y extinción se regirán por el derecho privado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tercero.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo 118.1 LCSP permite la tramitación simplificada de contratos menores de servicios de valor estimado inferior a 15.000 € (IVA excluido), exigiendo únicamente la aprobación del gasto y la incorporación de la factura. La DA 9.ª habilita la misma tramitación para bases de datos especializadas con independencia de su cuantía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuarto.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo 21.1.s) de la Ley 7/1985, de 2 de abril, Reguladora de las Bases del Régimen Local (LBRL), atribuye al Alcalde/sa-Presidente/a la competencia para las contrataciones y concesiones de toda clase cuando su importe no supere el 10% de los recursos ordinarios del Presupuesto municipal ni, en cualquier caso, los seis millones de euros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE DISPOSITIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En virtud de las competencias atribuidas por el artículo 21.1.s) LBRL,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUELVO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMERO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjudicar a LM Tech S.L. (CIF B-XXXXXXXXX) el contrato de suscripción al servicio de base de datos jurídico-administrativa Edilia, por un importe anual de {{IMPORTE_ANUAL}} € (IVA excluido), más {{IMPORTE_IVA}} € en concepto de IVA al tipo del 21%, lo que arroja un importe total de {{IMPORTE_TOTAL}} € (IVA incluido).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprobar el gasto correspondiente con cargo a la aplicación presupuestaria {{PARTIDA_PRESUPUESTARIA}} del presupuesto del ejercicio {{AÑO_EJERCICIO}}, quedando acreditada la existencia de crédito adecuado y suficiente según la certificación de Intervención obrante en el expediente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERCERO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hará las veces de documento contractual la factura que presente el adjudicatario con el contenido mínimo exigido en el Real Decreto 1619/2012, de 30 de noviembre, de conformidad con el artículo 153.2 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUARTO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El servicio se prestará durante un (1) año a partir de la fecha de adjudicación, quedando justificado que no se supera el plazo del artículo 29.8 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUINTO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publicar la presente adjudicación en el Perfil del Contratante si el importe supera los 5.000 € (IVA excluido), de conformidad con el artículo 63.4 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEXTO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notificar la presente resolución/acuerdo al adjudicatario y a la Intervención Municipal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SÉPTIMO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dar cuenta de la presente Resolución al Pleno en la primera sesión ordinaria que se celebre, conforme al artículo 42 del Real Decreto 2568/1986 (ROF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...7 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contra la presente Resolución, que pone fin a la vía administrativa, cabe interponer recurso contencioso-administrativo ante el Juzgado de lo Contencioso-Administrativo de la provincia en el plazo de dos (2) meses desde el día siguiente a su notificación (arts. 8 y 46 LJCA). Potestativamente, recurso de reposición en el plazo de un (1) mes ante el mismo órgano (art. 123 LPAC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En {{NOMBRE_MUNICIPIO}}, a {{FECHA}}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL/LA ALCALDE/SA-PRESIDENTE/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo.: {{NOMBRE_FIRMANTE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{CARGO_FIRMANTE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1e3a5f"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— DOCUMENTO 3-B · OPCIÓN B —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="1e3a5f"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar cuando la entidad es Diputación, Mancomunidad o Consorcio</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="eab308" w:sz="8"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESOLUCIÓN DE PRESIDENCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjudicación: suscripción base de datos jurídico-administrativa Edilia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D./D.ª </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{PRESIDENTE_NOMBRE}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Presidente/a de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{NOMBRE_ENTIDAD}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ({{PROVINCIA}}),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VISTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.º El informe de necesidad e idoneidad del/la responsable del servicio obrante en el expediente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.º La certificación de existencia de crédito adecuado y suficiente en la aplicación presupuestaria {{PARTIDA_PRESUPUESTARIA}}, por importe de {{IMPORTE_TOTAL}} € (IVA incluido).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.º Las condiciones generales del servicio ofertadas por LM Tech S.L.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FUNDAMENTOS DE DERECHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primero.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Disposición Adicional Novena de la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público (LCSP), establece que la suscripción a bases de datos especializadas puede efectuarse, cualquiera que sea su cuantía, conforme a las normas de los contratos menores, siempre que no tenga el carácter de contrato sujeto a regulación armonizada (SARA). El umbral SARA para contratos de servicios es de 221.000 € (2024-2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo 25.1.a.2.º LCSP califica como contratos privados de la Administración las suscripciones a bases de datos, determinando que sus efectos y extinción se regirán por el derecho privado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tercero.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo 118.1 LCSP permite la tramitación simplificada de contratos menores de servicios de valor estimado inferior a 15.000 € (IVA excluido), exigiendo únicamente la aprobación del gasto y la incorporación de la factura. La DA 9.ª habilita la misma tramitación para bases de datos especializadas con independencia de su cuantía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuarto.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo 34.1.l) de la Ley 7/1985, de 2 de abril, Reguladora de las Bases del Régimen Local (LBRL), atribuye al Presidente/a de la Diputación Provincial la competencia para las contrataciones cuando su importe no supere el 10% de los recursos ordinarios del Presupuesto. En el caso de Mancomunidades y Consorcios, la competencia del Presidente/a se determina conforme a sus estatutos y la normativa autonómica aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE DISPOSITIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En virtud de las competencias atribuidas por el artículo 34.1.l) LBRL,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESUELVO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMERO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjudicar a LM Tech S.L. (CIF B-XXXXXXXXX) el contrato de suscripción al servicio de base de datos jurídico-administrativa Edilia, por un importe anual de {{IMPORTE_ANUAL}} € (IVA excluido), más {{IMPORTE_IVA}} € en concepto de IVA al tipo del 21%, lo que arroja un importe total de {{IMPORTE_TOTAL}} € (IVA incluido).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprobar el gasto correspondiente con cargo a la aplicación presupuestaria {{PARTIDA_PRESUPUESTARIA}} del presupuesto del ejercicio {{AÑO_EJERCICIO}}, quedando acreditada la existencia de crédito adecuado y suficiente según la certificación de Intervención obrante en el expediente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERCERO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hará las veces de documento contractual la factura que presente el adjudicatario con el contenido mínimo exigido en el Real Decreto 1619/2012, de 30 de noviembre, de conformidad con el artículo 153.2 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUARTO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El servicio se prestará durante un (1) año a partir de la fecha de adjudicación, quedando justificado que no se supera el plazo del artículo 29.8 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUINTO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publicar la presente adjudicación en el Perfil del Contratante si el importe supera los 5.000 € (IVA excluido), de conformidad con el artículo 63.4 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEXTO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notificar la presente resolución/acuerdo al adjudicatario y a la Intervención Municipal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SÉPTIMO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dar cuenta de la presente Resolución al Pleno en la primera sesión ordinaria que se celebre, conforme al artículo 42 del Real Decreto 2568/1986 (ROF).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contra la presente Resolución, que pone fin a la vía administrativa, cabe interponer recurso contencioso-administrativo ante el Juzgado de lo Contencioso-Administrativo de la provincia en el plazo de dos (2) meses desde el día siguiente a su notificación (arts. 8 y 46 LJCA). Potestativamente, recurso de reposición en el plazo de un (1) mes ante el mismo órgano (art. 123 LPAC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En {{NOMBRE_MUNICIPIO}}, a {{FECHA}}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL/LA PRESIDENTE/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo.: {{NOMBRE_FIRMANTE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{CARGO_FIRMANTE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
         <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7c2d12"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— DOCUMENTO 3-C · OPCIÓN C —</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="7c2d12"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Usar SOLO en municipio de gran población (C1) o con delegación expresa (C2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="eab308" w:sz="8"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACUERDO DE LA JUNTA DE GOBIERNO LOCAL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjudicación: suscripción base de datos jurídico-administrativa Edilia</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="f59e0b" w:sz="4"/>
+          <w:bottom w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:left w:val="single" w:color="f59e0b" w:sz="16"/>
+          <w:right w:val="single" w:color="f59e0b" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff8e1" w:val="clear"/>
+        <w:spacing w:before="100" w:after="0"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="7c4a00"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">⚠  Verificar el supuesto antes de usar este documento</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:left w:val="single" w:color="f59e0b" w:sz="16"/>
+          <w:right w:val="single" w:color="f59e0b" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff8e1" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C1 — Gran población (art. 121 LBRL): JGL tiene competencia propia por art. 127.1.b) LBRL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:left w:val="single" w:color="f59e0b" w:sz="16"/>
+          <w:right w:val="single" w:color="f59e0b" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff8e1" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Usar el Fundamento Cuarto C1 y eliminar el C2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:left w:val="single" w:color="f59e0b" w:sz="16"/>
+          <w:right w:val="single" w:color="f59e0b" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff8e1" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">C2 — Delegación expresa: adjuntar resolución de delegación al expediente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:bottom w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:left w:val="single" w:color="f59e0b" w:sz="16"/>
+          <w:right w:val="single" w:color="f59e0b" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff8e1" w:val="clear"/>
+        <w:spacing w:before="0" w:after="40"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Usar el Fundamento Cuarto C2 y eliminar el C1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="none" w:color="fff8e1" w:sz="0"/>
+          <w:bottom w:val="single" w:color="f59e0b" w:sz="4"/>
+          <w:left w:val="single" w:color="f59e0b" w:sz="16"/>
+          <w:right w:val="single" w:color="f59e0b" w:sz="4"/>
+        </w:pBdr>
+        <w:shd w:fill="fff8e1" w:val="clear"/>
+        <w:spacing w:before="0" w:after="180"/>
+        <w:ind w:left="180" w:right="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="444444"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En caso de duda → no usar este documento, usar Documento 3-A (Alcaldía).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{NOMBRE_MUNICIPIO}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, siendo las {{HORA}} horas del día </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{FECHA}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se reúne en sesión {{ORDINARIA/EXTRAORDINARIA}} la Junta de Gobierno Local, bajo la presidencia de D./D.ª </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{ALCALDE_NOMBRE}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, con la asistencia de los/las Concejales/as que se relacionan, actuando como Secretario/a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{SECRETARIO_NOMBRE}}</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASUNTO: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjudicación contrato menor — suscripción base de datos jurídico-administrativa Edilia (DA 9.ª LCSP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visto </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el informe de necesidad e idoneidad del/la responsable del servicio.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vista </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la certificación de existencia de crédito de la Intervención Municipal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vista </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la oferta de LM Tech S.L. por importe total de {{IMPORTE_TOTAL}} € (IVA incluido).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FUNDAMENTOS DE DERECHO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primero.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Disposición Adicional Novena de la Ley 9/2017, de 8 de noviembre, de Contratos del Sector Público (LCSP), establece que la suscripción a bases de datos especializadas puede efectuarse, cualquiera que sea su cuantía, conforme a las normas de los contratos menores, siempre que no tenga el carácter de contrato sujeto a regulación armonizada (SARA). El umbral SARA para contratos de servicios es de 221.000 € (2024-2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segundo.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo 25.1.a.2.º LCSP califica como contratos privados de la Administración las suscripciones a bases de datos, determinando que sus efectos y extinción se regirán por el derecho privado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tercero.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo 118.1 LCSP permite la tramitación simplificada de contratos menores de servicios de valor estimado inferior a 15.000 € (IVA excluido), exigiendo únicamente la aprobación del gasto y la incorporación de la factura. La DA 9.ª habilita la misma tramitación para bases de datos especializadas con independencia de su cuantía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuarto C1 (gran población — eliminar si no aplica).— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El artículo 127.1.b) LBRL atribuye a la Junta de Gobierno Local, en los municipios de gran población (art. 121 LBRL), la competencia para la contratación cuya cuantía no supere el 10% de los recursos ordinarios del presupuesto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuarto C2 (delegación — eliminar si no aplica).— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resolución de la Alcaldía n.º {{Nº_RESOLUCIÓN_DELEGACIÓN}}, de {{FECHA_DELEGACIÓN}}, por la que se delegan en la Junta de Gobierno Local las atribuciones en materia de contratación hasta {{LÍMITE_DELEGACIÓN}} €, de conformidad con el artículo 21.3 LBRL. La resolución se encuentra vigente y publicada en el BOP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTE DISPOSITIVA</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Junta de Gobierno Local, por unanimidad/mayoría de sus miembros presentes, ACUERDA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRIMERO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adjudicar a LM Tech S.L. (CIF B-XXXXXXXXX) el contrato de suscripción al servicio de base de datos jurídico-administrativa Edilia, por un importe anual de {{IMPORTE_ANUAL}} € (IVA excluido), más {{IMPORTE_IVA}} € en concepto de IVA al tipo del 21%, lo que arroja un importe total de {{IMPORTE_TOTAL}} € (IVA incluido).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEGUNDO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aprobar el gasto correspondiente con cargo a la aplicación presupuestaria {{PARTIDA_PRESUPUESTARIA}} del presupuesto del ejercicio {{AÑO_EJERCICIO}}, quedando acreditada la existencia de crédito adecuado y suficiente según la certificación de Intervención obrante en el expediente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TERCERO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hará las veces de documento contractual la factura que presente el adjudicatario con el contenido mínimo exigido en el Real Decreto 1619/2012, de 30 de noviembre, de conformidad con el artículo 153.2 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CUARTO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El servicio se prestará durante un (1) año a partir de la fecha de adjudicación, quedando justificado que no se supera el plazo del artículo 29.8 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QUINTO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Publicar la presente adjudicación en el Perfil del Contratante si el importe supera los 5.000 € (IVA excluido), de conformidad con el artículo 63.4 LCSP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SEXTO.— </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notificar la presente resolución/acuerdo al adjudicatario y a la Intervención Municipal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
-[...9 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contra la presente Acuerdo, que pone fin a la vía administrativa, cabe interponer recurso contencioso-administrativo ante el Juzgado de lo Contencioso-Administrativo de la provincia en el plazo de dos (2) meses desde el día siguiente a su notificación (arts. 8 y 46 LJCA). Potestativamente, recurso de reposición en el plazo de un (1) mes ante el mismo órgano (art. 123 LPAC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En {{NOMBRE_MUNICIPIO}}, a {{FECHA}}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL/LA ALCALDE/SA-PRESIDENTE/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo.: {{NOMBRE_FIRMANTE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{{CARGO_FIRMANTE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EL/LA SECRETARIO/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo.: {{SECRETARIO_NOMBRE}}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
         <w:jc w:val="center"/>
-        <w:spacing w:after="120"/>
-[...19 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="888888"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">— DOCUMENTO 4 —</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="eab308" w:sz="8"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRATO DE ENCARGADO DEL TRATAMIENTO (RGPD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
         <w:jc w:val="center"/>
-        <w:spacing w:after="120"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">CERTIFICACIÓN DE EXISTENCIA DE CRÉDITO ADECUADO Y SUFICIENTE</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="666666"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. 28 del Reglamento (UE) 2016/679 · Obligatorio en todos los casos</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PARTES</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RESPONSABLE DEL TRATAMIENTO: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Ayuntamiento/Entidad de {{NOMBRE_MUNICIPIO}}, CIF {{CIF_MUNICIPIO}}, representado por D./D.ª {{REPRESENTANTE_NOMBRE}}, en su condición de {{CARGO_REPRESENTANTE}}.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ENCARGADO DEL TRATAMIENTO: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LM Tech S.L., CIF B-XXXXXXXXX, con domicilio social en Segovia, representada por D. Roberto López Miquel, en su condición de administrador único.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CLÁUSULAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Primera. Objeto. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Responsable encomienda al Encargado el tratamiento de los datos personales necesarios para la prestación del servicio Edilia: datos identificativos de usuarios (nombre, apellidos, correo electrónico, cargo) y consultas que pudieran contener datos personales de forma incidental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Segunda. Obligaciones del Encargado. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tratar los datos únicamente conforme a las instrucciones del Responsable; garantizar la confidencialidad; aplicar medidas de seguridad (art. 32 RGPD); no subcontratar sin autorización previa; asistir al Responsable en el ejercicio de derechos ARCO+P; notificar brechas de seguridad en ≤ 48 horas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tercera. Medidas de seguridad. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Servidores en España (UE); cifrado en tránsito HTTPS/TLS 1.3; cifrado en reposo AES-256; pseudoanonimización de datos antes de procesamiento IA; control de acceso con credenciales individuales; copias de seguridad diarias con retención 30 días; registro de actividad completo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuarta. Transferencias internacionales. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Encargado no realizará transferencias fuera del EEE. Los datos enviados a servicios IA son previamente pseudoanonimizados y no constituyen datos personales a efectos del RGPD (conforme a la STJUE EDPS v. SRB, septiembre 2025, y la activación de Zero Data Retention con Mistral AI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quinta. Subencargados autorizados. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) Anthropic/Claude AI — solo datos pseudoanonimizados, sin datos personales identificables; (2) Hetzner Online GmbH — alojamiento en Alemania/España (UE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sexta. Derechos de los interesados. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Encargado asistirá al Responsable para dar respuesta a solicitudes de ejercicio de derechos (acceso, rectificación, supresión, limitación, portabilidad y oposición).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Séptima. Devolución o destrucción. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finalizado el contrato, el Encargado devolverá o destruirá los datos en un plazo máximo de 30 días naturales, a elección del Responsable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Octava. Duración. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La misma que el contrato de suscripción al servicio Edilia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
-        <w:pBdr>
-[...4 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p/>
-[...61 lines deleted...]
-    <w:p/>
     <w:tbl>
-      <w:tblGrid>
-[...2 lines deleted...]
-      </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...6 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:type="dxa" w:w="9000"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="1" w:color="CCCCCC"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="1" w:color="CCCCCC"/>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4400"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Suscripción base de datos jurídica Edilia</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="160"/>
+              <w:bottom w:type="dxa" w:w="200"/>
+              <w:right w:type="dxa" w:w="160"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POR EL RESPONSABLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{NOMBRE_MUNICIPIO}}</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fdo.: {{REPRESENTANTE_NOMBRE}}</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{CARGO_REPRESENTANTE}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="160"/>
+              <w:bottom w:type="dxa" w:w="200"/>
+              <w:right w:type="dxa" w:w="160"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">POR EL ENCARGADO</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LM Tech S.L.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="40" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fdo.: Roberto López Miquel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administrador único</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:color="eab308" w:sz="8"/>
+        </w:pBdr>
+        <w:spacing w:before="320" w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="1a3a5c"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MARCADORES — GUÍA DE CUMPLIMENTACIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sustituya todos los marcadores {{}} por los datos reales antes del uso oficial:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9000"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3600"/>
+        <w:gridCol w:w="5400"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:left w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:bottom w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:right w:val="single" w:color="1a3a5c" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="1a3a5c" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marcador</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:left w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:bottom w:val="single" w:color="1a3a5c" w:sz="1"/>
+              <w:right w:val="single" w:color="1a3a5c" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="1a3a5c" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Descripción</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">{{APLICACION_PRESUPUESTARIA}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{NOMBRE_MUNICIPIO}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre completo del municipio o entidad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">{{CREDITO_INICIAL}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{CIF_MUNICIPIO}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIF de la entidad contratante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">{{RETENCIONES_ANTERIORES}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{Nº_EXPEDIENTE}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Número de expediente administrativo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">{{CREDITO_DISPONIBLE}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{FECHA}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fecha de emisión del documento (en letra en documentos formales)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">{{IMPORTE_TOTAL}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{ALCALDE_NOMBRE}} / {{PRESIDENTE_NOMBRE}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre completo del/la firmante del Documento 3-A o 3-B</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">{{CREDITO_RESULTANTE}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{SECRETARIO_NOMBRE}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre del/la Secretario/a (solo Documento 3-C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:trPr/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">{{NUMERO_RC}}</w:t>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{INTERVENTOR_NOMBRE}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nombre del/la Interventor/a</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{RESPONSABLE_NOMBRE}} / {{CARGO_RESPONSABLE}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsable del servicio que emite el informe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{REPRESENTANTE_NOMBRE}} / {{CARGO_REPRESENTANTE}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Firmante del contrato RGPD por el ayuntamiento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{PROVINCIA}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Provincia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{AÑO_EJERCICIO}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Año del ejercicio presupuestario</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{PLAN_SELECCIONADO}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 usuario (765€) / 2 usuarios (1.020€) / 5 usuarios (2.295€) / 10 usuarios (4.080€)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{IMPORTE_ANUAL}} / {{IMPORTE_IVA}} / {{IMPORTE_TOTAL}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Importes según plan elegido (IVA 21%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{PARTIDA_PRESUPUESTARIA}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aplicación presupuestaria (ej: 9200-22706)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{CREDITO_DISPONIBLE}} / {{CREDITO_RESULTANTE}} / {{NUMERO_RC}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datos de la certificación de Intervención</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{ÓRGANO_COMPETENTE}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Órgano seleccionado según Nota Previa (Alcaldía/Presidencia/JGL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{Nº_RESOLUCIÓN_DELEGACIÓN}} / {{FECHA_DELEGACIÓN}} / {{LÍMITE_DELEGACIÓN}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solo si Opción C2 (JGL delegada)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3600"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="f1f5f9" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">{{HORA}}</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5400"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:left w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:bottom w:val="single" w:color="dddddd" w:sz="1"/>
+              <w:right w:val="single" w:color="dddddd" w:sz="1"/>
+            </w:tcBorders>
+            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="120"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="120"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hora de la sesión de JGL (solo Documento 3-C)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p/>
-[...25 lines deleted...]
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:color="eab308" w:sz="3"/>
+        </w:pBdr>
+        <w:spacing w:before="80"/>
         <w:jc w:val="center"/>
-        <w:spacing w:after="120"/>
-[...2073 lines deleted...]
-          <w:bCs w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contacto: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contacto@ayto.app</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">https://edilia.ayto.app</w:t>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-          <w:color w:val="999999"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="888888"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:i w:val="1"/>
-[...2 lines deleted...]
-        <w:t>© 2026 LM Tech S.L. — Todos los derechos reservados.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">  ·  © 2026 LM Tech S.L.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference w:type="default" r:id="rId17"/>
-[...3 lines deleted...]
-      <w:cols w:num="1" w:space="720"/>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-</w:fonts>
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
-<file path=word/footer10.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
   <w:p>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:pBdr>
+        <w:top w:val="single" w:color="eab308" w:sz="3"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:before="80"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="999999"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="aaaaaa"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Página </w:t>
-[...8 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t xml:space="preserve">EXPEDIENTE DA 9.ª LCSP · EDILIA · ayto.app</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...2 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve">	</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="999999"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="aaaaaa"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve"> de </w:t>
-[...8 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t xml:space="preserve">Pág. </w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="aaaaaa"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...1 lines deleted...]
-    <w:r>
+      <w:fldChar w:fldCharType="begin"/>
+      <w:instrText xml:space="preserve">PAGE</w:instrText>
+      <w:fldChar w:fldCharType="separate"/>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer13.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
   <w:p>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:color="eab308" w:sz="6"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="100"/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:color w:val="999999"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Página </w:t>
-[...8 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t xml:space="preserve">{{NOMBRE_MUNICIPIO}}</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...2 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      <w:t xml:space="preserve">	</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:color w:val="999999"/>
-[...1 lines deleted...]
-        <w:szCs w:val="16"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="888888"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> de </w:t>
-[...8 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t xml:space="preserve">NIF: {{CIF_MUNICIPIO}}</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...29 lines deleted...]
-      <w:fldChar w:fldCharType="separate"/>
+      <w:t xml:space="preserve">	</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:noProof/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="888888"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>1</w:t>
-[...334 lines deleted...]
-      <w:t xml:space="preserve">Expediente DA 9.ª LCSP — Edilia</w:t>
+      <w:t xml:space="preserve">Expte. {{Nº_EXPEDIENTE}}</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:nsid w:val="97A56009"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w15:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:suff w:val="tab"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="10"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
-[...4 lines deleted...]
-  <w:listSeparator w:val=";"/>
+<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:displayBackgroundShape/>
+  <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:val="15" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
-  <m:mathPr>
-[...22 lines deleted...]
-  <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-        <w:color w:val="000000"/>
+        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:rPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
-[...3 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
-    <w:name w:val="Footnote Reference"/>
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...1 lines deleted...]
-    <w:name w:val="heading 1"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:jc w:val="center"/>
-      <w:spacing w:before="300" w:after="200"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="1B2A4A"/>
-[...3 lines deleted...]
-      <w:bCs w:val="1"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="320" w:after="200"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1a3a5c"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
-    <w:link w:val="Heading2Char"/>
-    <w:name w:val="heading 2"/>
+    <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="160"/>
+      <w:spacing w:before="200" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:color w:val="1B2A4A"/>
-[...14 lines deleted...]
-      <w:color w:val="333333"/>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="1a3a5c"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:b w:val="1"/>
-[...39 lines deleted...]
-      <w:bCs w:val="1"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header13.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer13.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header16.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer16.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header19.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer19.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...279 lines deleted...]
-</a:theme>
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...3 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-[...5 lines deleted...]
-  <cp:lastModifiedBy/>
+  <dc:creator>Un-named</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>